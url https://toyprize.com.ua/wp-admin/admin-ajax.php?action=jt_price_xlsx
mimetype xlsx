--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -49,123 +49,123 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>819150</xdr:rowOff>
+      <xdr:rowOff>676275</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="img1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="800100"/>
+          <a:ext cx="800100" cy="657225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>819150</xdr:rowOff>
+      <xdr:rowOff>676275</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="img2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="800100"/>
+          <a:ext cx="800100" cy="657225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="img3"/>
         <xdr:cNvPicPr>
@@ -329,71 +329,71 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>819150</xdr:colOff>
+      <xdr:colOff>809625</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>704850</xdr:rowOff>
+      <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="img8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="685800"/>
+          <a:ext cx="790575" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="img9"/>
         <xdr:cNvPicPr>
@@ -483,69 +483,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>819150</xdr:rowOff>
+      <xdr:rowOff>571500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="img12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="800100"/>
+          <a:ext cx="800100" cy="552450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="img13"/>
         <xdr:cNvPicPr>
@@ -595,71 +595,71 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>752475</xdr:colOff>
+      <xdr:colOff>819150</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="img15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="733425" cy="800100"/>
+          <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="img16"/>
         <xdr:cNvPicPr>
@@ -709,71 +709,71 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>819150</xdr:colOff>
+      <xdr:colOff>742950</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="img18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="800100"/>
+          <a:ext cx="723900" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="img19"/>
         <xdr:cNvPicPr>
@@ -939,69 +939,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>819150</xdr:rowOff>
+      <xdr:rowOff>552450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="img24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="800100"/>
+          <a:ext cx="800100" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="img25"/>
         <xdr:cNvPicPr>
@@ -1015,69 +1015,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>26</xdr:row>
-      <xdr:rowOff>762000</xdr:rowOff>
+      <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="img26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="742950"/>
+          <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="img27"/>
         <xdr:cNvPicPr>
@@ -1205,69 +1205,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>762000</xdr:rowOff>
+      <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="img31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="742950"/>
+          <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="img32"/>
         <xdr:cNvPicPr>
@@ -1319,69 +1319,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>800100</xdr:rowOff>
+      <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="img34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="800100" cy="781050"/>
+          <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="img35"/>
         <xdr:cNvPicPr>
@@ -1938,316 +1938,50 @@
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>819150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="img50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
-        <a:stretch>
-[...264 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="800100" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
@@ -2276,2851 +2010,2486 @@
           <t xml:space="preserve">Назва</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Розмір, см</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Категорія</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ціна, опт, $</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ціна, вел. опт, $</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ціна, опт, грн (11.09.2026)</t>
+          <t xml:space="preserve">Ціна, опт, грн (27.10.2026)</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ціна, вел. опт, грн (11.09.2026)</t>
+          <t xml:space="preserve">Ціна, вел. опт, грн (27.10.2026)</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Наявність</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Мін. замовлення, шт</t>
         </is>
       </c>
     </row>
     <row r="2" ht="66" customHeight="1">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-029</t>
+          <t xml:space="preserve">PLT-10D-016</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка кішечка, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 13 см</t>
         </is>
       </c>
       <c r="D2" s="3">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F2" s="3">
-        <v>1.15</v>
+        <v>0.61</v>
       </c>
       <c r="G2" s="3">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="H2" s="3">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="I2" s="3">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K2" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="3" ht="66" customHeight="1">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-014</t>
+          <t xml:space="preserve">PLT-10D-015</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 13 см</t>
         </is>
       </c>
       <c r="D3" s="3">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F3" s="3">
-        <v>1.15</v>
+        <v>0.61</v>
       </c>
       <c r="G3" s="3">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="H3" s="3">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="I3" s="3">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K3" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="4" ht="66" customHeight="1">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-025</t>
+          <t xml:space="preserve">PLT-10D-027</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка широка усмішка, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка Cry Baby, 18 см</t>
         </is>
       </c>
       <c r="D4" s="3">
         <v>18</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F4" s="3">
         <v>1.15</v>
       </c>
       <c r="G4" s="3">
         <v>0.98</v>
       </c>
       <c r="H4" s="3">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I4" s="3">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K4" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="5" ht="66" customHeight="1">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-104</t>
+          <t xml:space="preserve">PLT-10D-028</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка курча, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка Покемон, 18 см</t>
         </is>
       </c>
       <c r="D5" s="3">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F5" s="3">
-        <v>1.34</v>
+        <v>1.15</v>
       </c>
       <c r="G5" s="3">
-        <v>1.14</v>
+        <v>0.98</v>
       </c>
       <c r="H5" s="3">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I5" s="3">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K5" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="66" customHeight="1">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-100</t>
+          <t xml:space="preserve">PLT-10D-029</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 18 см</t>
         </is>
       </c>
       <c r="D6" s="3">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F6" s="3">
-        <v>1.34</v>
+        <v>1.15</v>
       </c>
       <c r="G6" s="3">
-        <v>1.14</v>
+        <v>0.98</v>
       </c>
       <c r="H6" s="3">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I6" s="3">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K6" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="7" ht="66" customHeight="1">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-006</t>
+          <t xml:space="preserve">PLT-10D-014</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 18 см</t>
         </is>
       </c>
       <c r="D7" s="3">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F7" s="3">
-        <v>1.34</v>
+        <v>1.15</v>
       </c>
       <c r="G7" s="3">
-        <v>1.14</v>
+        <v>0.98</v>
       </c>
       <c r="H7" s="3">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I7" s="3">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K7" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="8" ht="66" customHeight="1">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-004</t>
+          <t xml:space="preserve">PLT-10D-025</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка широка усмішка, 18 см</t>
         </is>
       </c>
       <c r="D8" s="3">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F8" s="3">
-        <v>1.34</v>
+        <v>1.15</v>
       </c>
       <c r="G8" s="3">
-        <v>1.14</v>
+        <v>0.98</v>
       </c>
       <c r="H8" s="3">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I8" s="3">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K8" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="9" ht="66" customHeight="1">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-017</t>
+          <t xml:space="preserve">PLT-10D-019</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка Hello Kitty, 23 см</t>
         </is>
       </c>
       <c r="D9" s="3">
         <v>23</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F9" s="3">
         <v>1.34</v>
       </c>
       <c r="G9" s="3">
         <v>1.14</v>
       </c>
       <c r="H9" s="3">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="3">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K9" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="10" ht="66" customHeight="1">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-023</t>
+          <t xml:space="preserve">PLT-10D-020</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка динозаврик, 23 см</t>
         </is>
       </c>
       <c r="D10" s="3">
         <v>23</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F10" s="3">
         <v>1.34</v>
       </c>
       <c r="G10" s="3">
         <v>1.14</v>
       </c>
       <c r="H10" s="3">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I10" s="3">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K10" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="11" ht="66" customHeight="1">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-024</t>
+          <t xml:space="preserve">PLT-10D-018</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка зайчик, 23 см</t>
         </is>
       </c>
       <c r="D11" s="3">
         <v>23</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F11" s="3">
         <v>1.34</v>
       </c>
       <c r="G11" s="3">
         <v>1.14</v>
       </c>
       <c r="H11" s="3">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I11" s="3">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K11" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="12" ht="66" customHeight="1">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-007</t>
+          <t xml:space="preserve">PLT-10D-012</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка широка усмішка, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка зайчиха, 23 см</t>
         </is>
       </c>
       <c r="D12" s="3">
         <v>23</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F12" s="3">
         <v>1.34</v>
       </c>
       <c r="G12" s="3">
         <v>1.14</v>
       </c>
       <c r="H12" s="3">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I12" s="3">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K12" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="13" ht="66" customHeight="1">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-117</t>
+          <t xml:space="preserve">PLT-12A-140</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 20 см</t>
         </is>
       </c>
       <c r="D13" s="3">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F13" s="3">
-        <v>1.43</v>
+        <v>1.34</v>
       </c>
       <c r="G13" s="3">
-        <v>1.22</v>
+        <v>1.14</v>
       </c>
       <c r="H13" s="3">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I13" s="3">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K13" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="14" ht="66" customHeight="1">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-124</t>
+          <t xml:space="preserve">PLT-12A-106</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка ведмедик, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
         </is>
       </c>
       <c r="D14" s="3">
         <v>23</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F14" s="3">
-        <v>1.51</v>
+        <v>1.34</v>
       </c>
       <c r="G14" s="3">
-        <v>1.29</v>
+        <v>1.14</v>
       </c>
       <c r="H14" s="3">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I14" s="3">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K14" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="15" ht="66" customHeight="1">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-126</t>
+          <t xml:space="preserve">PLT-10D-005</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка собачка, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
         </is>
       </c>
       <c r="D15" s="3">
         <v>23</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F15" s="3">
-        <v>1.51</v>
+        <v>1.34</v>
       </c>
       <c r="G15" s="3">
-        <v>1.29</v>
+        <v>1.14</v>
       </c>
       <c r="H15" s="3">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I15" s="3">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K15" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="16" ht="66" customHeight="1">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-088</t>
+          <t xml:space="preserve">PLT-10D-006</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка подушка Патрік, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
         </is>
       </c>
       <c r="D16" s="3">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F16" s="3">
-        <v>1.76</v>
+        <v>1.34</v>
       </c>
       <c r="G16" s="3">
-        <v>1.5</v>
+        <v>1.14</v>
       </c>
       <c r="H16" s="3">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="I16" s="3">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K16" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="17" ht="66" customHeight="1">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-073</t>
+          <t xml:space="preserve">PLT-10D-011</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка собачка, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
         </is>
       </c>
       <c r="D17" s="3">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F17" s="3">
-        <v>1.76</v>
+        <v>1.34</v>
       </c>
       <c r="G17" s="3">
-        <v>1.5</v>
+        <v>1.14</v>
       </c>
       <c r="H17" s="3">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="I17" s="3">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K17" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="18" ht="66" customHeight="1">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-077</t>
+          <t xml:space="preserve">PLT-10D-030</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка тигреня, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
         </is>
       </c>
       <c r="D18" s="3">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F18" s="3">
-        <v>1.76</v>
+        <v>1.34</v>
       </c>
       <c r="G18" s="3">
-        <v>1.5</v>
+        <v>1.14</v>
       </c>
       <c r="H18" s="3">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="I18" s="3">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K18" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="19" ht="66" customHeight="1">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-011</t>
+          <t xml:space="preserve">PLT-10D-041</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка собачка-матрос, 19 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
         </is>
       </c>
       <c r="D19" s="3">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F19" s="3">
-        <v>2.02</v>
+        <v>1.34</v>
       </c>
       <c r="G19" s="3">
-        <v>1.72</v>
+        <v>1.14</v>
       </c>
       <c r="H19" s="3">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="I19" s="3">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K19" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="20" ht="66" customHeight="1">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-025</t>
+          <t xml:space="preserve">PLT-10D-004</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка корівка в одязі, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
         </is>
       </c>
       <c r="D20" s="3">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F20" s="3">
-        <v>2.05</v>
+        <v>1.34</v>
       </c>
       <c r="G20" s="3">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="H20" s="3">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="I20" s="3">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K20" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="21" ht="66" customHeight="1">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-019</t>
+          <t xml:space="preserve">PLT-10D-017</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка широка усмішка, 20 см</t>
+          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
         </is>
       </c>
       <c r="D21" s="3">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F21" s="3">
-        <v>2.05</v>
+        <v>1.34</v>
       </c>
       <c r="G21" s="3">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="H21" s="3">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="I21" s="3">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K21" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="22" ht="66" customHeight="1">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-098</t>
+          <t xml:space="preserve">PLT-10D-023</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Cry Baby, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
         </is>
       </c>
       <c r="D22" s="3">
         <v>23</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F22" s="3">
-        <v>2.06</v>
+        <v>1.34</v>
       </c>
       <c r="G22" s="3">
-        <v>1.76</v>
+        <v>1.14</v>
       </c>
       <c r="H22" s="3">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="I22" s="3">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K22" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="23" ht="66" customHeight="1">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-044</t>
+          <t xml:space="preserve">PLT-10D-024</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Дораемон, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка мікс із 10 іграшок, 23 см</t>
         </is>
       </c>
       <c r="D23" s="3">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F23" s="3">
-        <v>2.13</v>
+        <v>1.34</v>
       </c>
       <c r="G23" s="3">
-        <v>1.82</v>
+        <v>1.14</v>
       </c>
       <c r="H23" s="3">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="I23" s="3">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K23" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="24" ht="66" customHeight="1">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-109</t>
+          <t xml:space="preserve">PLT-10D-009</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Baby Three, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка собачка, 23 см</t>
         </is>
       </c>
       <c r="D24" s="3">
         <v>23</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F24" s="3">
-        <v>2.16</v>
+        <v>1.34</v>
       </c>
       <c r="G24" s="3">
-        <v>1.84</v>
+        <v>1.14</v>
       </c>
       <c r="H24" s="3">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="I24" s="3">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K24" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="25" ht="66" customHeight="1">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-111</t>
+          <t xml:space="preserve">PLT-12A-141</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Baby Three, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка хом’ячок, 20 см</t>
         </is>
       </c>
       <c r="D25" s="3">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F25" s="3">
-        <v>2.16</v>
+        <v>1.34</v>
       </c>
       <c r="G25" s="3">
-        <v>1.84</v>
+        <v>1.14</v>
       </c>
       <c r="H25" s="3">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="I25" s="3">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K25" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="26" ht="66" customHeight="1">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-12A-065</t>
+          <t xml:space="preserve">PLT-12A-125</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Cry Baby, 18 см</t>
+          <t xml:space="preserve">М’яка іграшка кішечка, 23 см</t>
         </is>
       </c>
       <c r="D26" s="3">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F26" s="3">
-        <v>2.18</v>
+        <v>1.43</v>
       </c>
       <c r="G26" s="3">
-        <v>1.86</v>
+        <v>1.22</v>
       </c>
       <c r="H26" s="3">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="I26" s="3">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K26" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="27" ht="66" customHeight="1">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-035</t>
+          <t xml:space="preserve">PLT-12A-119</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Hello Kitty, ведмедик і свинка, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка собачка, 23 см</t>
         </is>
       </c>
       <c r="D27" s="3">
         <v>23</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F27" s="3">
-        <v>2.56</v>
+        <v>1.43</v>
       </c>
       <c r="G27" s="3">
-        <v>2.18</v>
+        <v>1.22</v>
       </c>
       <c r="H27" s="3">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="I27" s="3">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K27" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="28" ht="66" customHeight="1">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-049</t>
+          <t xml:space="preserve">PLT-12A-120</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Мʼяка іграшка Талісмани Чемпіонату світу з футболу 2026 18см</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">М’яка іграшка собачка, 23 см</t>
+        </is>
+      </c>
+      <c r="D28" s="3">
+        <v>23</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F28" s="3">
-        <v>2.6</v>
+        <v>1.43</v>
       </c>
       <c r="G28" s="3">
-        <v>2.29</v>
+        <v>1.22</v>
       </c>
       <c r="H28" s="3">
-        <v>117</v>
+        <v>67</v>
       </c>
       <c r="I28" s="3">
-        <v>103</v>
+        <v>57</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K28" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="29" ht="66" customHeight="1">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-047</t>
+          <t xml:space="preserve">PLT-12A-129</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Свинка Пеппа, 21–23 см</t>
+          <t xml:space="preserve">М’яка іграшка Ер-Джей, 23 см</t>
         </is>
       </c>
       <c r="D29" s="3">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F29" s="3">
-        <v>2.61</v>
+        <v>1.51</v>
       </c>
       <c r="G29" s="3">
-        <v>2.23</v>
+        <v>1.29</v>
       </c>
       <c r="H29" s="3">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="I29" s="3">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K29" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="30" ht="66" customHeight="1">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-045</t>
+          <t xml:space="preserve">PLT-12A-123</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Скубі-Ду, 21–23 см</t>
+          <t xml:space="preserve">М’яка іграшка ведмедик, 23 см</t>
         </is>
       </c>
       <c r="D30" s="3">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F30" s="3">
-        <v>2.61</v>
+        <v>1.51</v>
       </c>
       <c r="G30" s="3">
-        <v>2.23</v>
+        <v>1.29</v>
       </c>
       <c r="H30" s="3">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="I30" s="3">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K30" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="31" ht="66" customHeight="1">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-048</t>
+          <t xml:space="preserve">PLT-12A-122</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Скубі-Ду, 21–25 см</t>
+          <t xml:space="preserve">М’яка іграшка зайчиха, 23 см</t>
         </is>
       </c>
       <c r="D31" s="3">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F31" s="3">
-        <v>2.61</v>
+        <v>1.51</v>
       </c>
       <c r="G31" s="3">
-        <v>2.23</v>
+        <v>1.29</v>
       </c>
       <c r="H31" s="3">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="I31" s="3">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K31" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="32" ht="66" customHeight="1">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-036</t>
+          <t xml:space="preserve">PLT-12A-073</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка Дораемон, 23 см</t>
+          <t xml:space="preserve">М’яка іграшка собачка, 18 см</t>
         </is>
       </c>
       <c r="D32" s="3">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F32" s="3">
-        <v>2.67</v>
+        <v>1.76</v>
       </c>
       <c r="G32" s="3">
-        <v>2.28</v>
+        <v>1.5</v>
       </c>
       <c r="H32" s="3">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="I32" s="3">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K32" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="33" ht="66" customHeight="1">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-11B-012</t>
+          <t xml:space="preserve">PLT-12A-035</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка ведмедик-панда, 20 см</t>
+          <t xml:space="preserve">М’яка іграшка собачка Куромі, 19 см</t>
         </is>
       </c>
       <c r="D33" s="3">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F33" s="3">
-        <v>3.42</v>
+        <v>2.13</v>
       </c>
       <c r="G33" s="3">
-        <v>2.92</v>
+        <v>1.82</v>
       </c>
       <c r="H33" s="3">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="I33" s="3">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K33" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="34" ht="66" customHeight="1">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-11B-013</t>
+          <t xml:space="preserve">PLT-12A-109</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка слоник, 20 см</t>
+          <t xml:space="preserve">М’яка іграшка Baby Three, 23 см</t>
         </is>
       </c>
       <c r="D34" s="3">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F34" s="3">
-        <v>3.42</v>
+        <v>2.16</v>
       </c>
       <c r="G34" s="3">
-        <v>2.92</v>
+        <v>1.84</v>
       </c>
       <c r="H34" s="3">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="I34" s="3">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K34" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="35" ht="66" customHeight="1">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-10D-044</t>
+          <t xml:space="preserve">PLT-12A-111</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">М’яка іграшка пухнастий зайчик, 21–23 см</t>
+          <t xml:space="preserve">М’яка іграшка Baby Three, 23 см</t>
         </is>
       </c>
       <c r="D35" s="3">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F35" s="3">
-        <v>3.66</v>
+        <v>2.16</v>
       </c>
       <c r="G35" s="3">
-        <v>3.12</v>
+        <v>1.84</v>
       </c>
       <c r="H35" s="3">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="I35" s="3">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K35" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="36" ht="66" customHeight="1">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-04-196</t>
+          <t xml:space="preserve">PLT-12A-114</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">М'яка іграшка "Куромі" - 60 см</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">М’яка іграшка Baby Three, 23 см</t>
+        </is>
+      </c>
+      <c r="D36" s="3">
+        <v>23</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F36" s="3">
-        <v>9</v>
-[...4 lines deleted...]
-        </is>
+        <v>2.16</v>
+      </c>
+      <c r="G36" s="3">
+        <v>1.84</v>
       </c>
       <c r="H36" s="3">
-        <v>405</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="I36" s="3">
+        <v>86</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K36" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" ht="66" customHeight="1">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-119</t>
+          <t xml:space="preserve">PLT-08-049</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Italian Brainrot» — мікс персонажів</t>
+          <t xml:space="preserve">Мʼяка іграшка Талісмани Чемпіонату світу з футболу 2026 18см</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелоки</t>
+          <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F37" s="3">
-        <v>0.91</v>
+        <v>2.6</v>
       </c>
       <c r="G37" s="3">
-        <v>0.82</v>
+        <v>2.29</v>
       </c>
       <c r="H37" s="3">
-        <v>40.9</v>
+        <v>122</v>
       </c>
       <c r="I37" s="3">
-        <v>36.9</v>
+        <v>107</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K37" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="38" ht="66" customHeight="1">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-125</t>
+          <t xml:space="preserve">PLT-04-196</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Italian Brainrot» — мікс персонажів</t>
+          <t xml:space="preserve">М'яка іграшка "Куромі" - 60 см</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелоки</t>
+          <t xml:space="preserve">Мʼяка іграшка</t>
         </is>
       </c>
       <c r="F38" s="3">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>0.82</v>
+        <v>9</v>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
       <c r="H38" s="3">
-        <v>40.9</v>
-[...2 lines deleted...]
-        <v>36.9</v>
+        <v>419</v>
+      </c>
+      <c r="I38" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K38" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="39" ht="66" customHeight="1">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-123</t>
+          <t xml:space="preserve">PLT-08-119</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Minecraft»</t>
+          <t xml:space="preserve">Брелок «Italian Brainrot» — мікс персонажів</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F39" s="3">
         <v>0.91</v>
       </c>
       <c r="G39" s="3">
         <v>0.82</v>
       </c>
       <c r="H39" s="3">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="I39" s="3">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K39" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="40" ht="66" customHeight="1">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-128</t>
+          <t xml:space="preserve">PLT-08-125</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Sanrio» — мікс персонажів</t>
+          <t xml:space="preserve">Брелок «Italian Brainrot» — мікс персонажів</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F40" s="3">
         <v>0.91</v>
       </c>
       <c r="G40" s="3">
         <v>0.82</v>
       </c>
       <c r="H40" s="3">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="I40" s="3">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K40" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="41" ht="66" customHeight="1">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-136</t>
+          <t xml:space="preserve">PLT-08-123</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Аватар»</t>
+          <t xml:space="preserve">Брелок «Minecraft»</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F41" s="3">
         <v>0.91</v>
       </c>
       <c r="G41" s="3">
         <v>0.82</v>
       </c>
       <c r="H41" s="3">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="I41" s="3">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K41" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="42" ht="66" customHeight="1">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">KC-01-003</t>
+          <t xml:space="preserve">PLT-08-128</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Дивні дива / Stranger Things»</t>
+          <t xml:space="preserve">Брелок «Sanrio» — мікс персонажів</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F42" s="3">
         <v>0.91</v>
       </c>
       <c r="G42" s="3">
         <v>0.82</v>
       </c>
       <c r="H42" s="3">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="I42" s="3">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K42" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="43" ht="66" customHeight="1">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-124</t>
+          <t xml:space="preserve">PLT-08-136</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Зоотрополіс» — мікс персонажів</t>
+          <t xml:space="preserve">Брелок «Аватар»</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F43" s="3">
         <v>0.91</v>
       </c>
       <c r="G43" s="3">
         <v>0.82</v>
       </c>
       <c r="H43" s="3">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="I43" s="3">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K43" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="44" ht="66" customHeight="1">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">KC-01-001</t>
+          <t xml:space="preserve">KC-01-003</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Снупі»</t>
+          <t xml:space="preserve">Брелок «Дивні дива / Stranger Things»</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F44" s="3">
         <v>0.91</v>
       </c>
       <c r="G44" s="3">
         <v>0.82</v>
       </c>
       <c r="H44" s="3">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="I44" s="3">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K44" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="45" ht="66" customHeight="1">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLT-08-127</t>
+          <t xml:space="preserve">PLT-08-124</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Брелок «Щенячий патруль»</t>
+          <t xml:space="preserve">Брелок «Зоотрополіс» — мікс персонажів</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F45" s="3">
         <v>0.91</v>
       </c>
       <c r="G45" s="3">
         <v>0.82</v>
       </c>
       <c r="H45" s="3">
-        <v>40.9</v>
+        <v>42.4</v>
       </c>
       <c r="I45" s="3">
-        <v>36.9</v>
+        <v>38.2</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K45" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" ht="66" customHeight="1">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-0023</t>
+          <t xml:space="preserve">KC-01-001</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Капсульна іграшка 45 мм</t>
+          <t xml:space="preserve">Брелок «Снупі»</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Капсульна іграшка</t>
+          <t xml:space="preserve">Брелоки</t>
         </is>
       </c>
       <c r="F46" s="3">
-        <v>0.2</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.91</v>
+      </c>
+      <c r="G46" s="3">
+        <v>0.82</v>
       </c>
       <c r="H46" s="3">
-        <v>9</v>
-[...4 lines deleted...]
-        </is>
+        <v>42.4</v>
+      </c>
+      <c r="I46" s="3">
+        <v>38.2</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K46" s="3">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" ht="66" customHeight="1">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-0025</t>
+          <t xml:space="preserve">CAT-01-0023</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">Капсульна іграшка 45 мм</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve">Капсульна іграшка</t>
         </is>
       </c>
       <c r="F47" s="3">
         <v>0.2</v>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H47" s="3">
-        <v>9</v>
+        <v>9.4</v>
       </c>
       <c r="I47" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K47" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="48" ht="66" customHeight="1">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-0022</t>
+          <t xml:space="preserve">CAT-01-0028</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Капсульна іграшка 45 мм</t>
+          <t xml:space="preserve">Капсульна іграшка 45x60 мм</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t xml:space="preserve">Капсульна іграшка</t>
         </is>
       </c>
       <c r="F48" s="3">
         <v>0.2</v>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H48" s="3">
-        <v>9</v>
+        <v>9.4</v>
       </c>
       <c r="I48" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K48" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="49" ht="66" customHeight="1">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-0028</t>
+          <t xml:space="preserve">CAT-01-5032</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Капсульна іграшка 45x60 мм</t>
+          <t xml:space="preserve">Капсульна іграшка 50мм</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve">Капсульна іграшка</t>
         </is>
       </c>
       <c r="F49" s="3">
         <v>0.2</v>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H49" s="3">
-        <v>9</v>
+        <v>9.4</v>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K49" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="50" ht="66" customHeight="1">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-0018</t>
+          <t xml:space="preserve">CAT-01-0032</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Капсульна іграшка 50 мм</t>
+          <t xml:space="preserve">Капсульна іграшка 100 мм</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve">Капсульна іграшка</t>
         </is>
       </c>
       <c r="F50" s="3">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H50" s="3">
-        <v>9</v>
+        <v>46.6</v>
       </c>
       <c r="I50" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K50" s="3">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" ht="66" customHeight="1">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-0019</t>
+          <t xml:space="preserve">CAT-01-0033</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Капсульна іграшка 50 мм</t>
+          <t xml:space="preserve">Капсульна іграшка 100 мм</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t xml:space="preserve">Капсульна іграшка</t>
         </is>
       </c>
       <c r="F51" s="3">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H51" s="3">
-        <v>9</v>
+        <v>46.6</v>
       </c>
       <c r="I51" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t xml:space="preserve">В наявності</t>
         </is>
       </c>
       <c r="K51" s="3">
         <v>50</v>
       </c>
     </row>
-    <row r="52" ht="66" customHeight="1">
-[...152 lines deleted...]
-    <row r="55" ht="66" customHeight="1">
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Примітки:</t>
+        </is>
+      </c>
+    </row>
+    <row r="53"/>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Мінімальне замовлення</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-5031</t>
-[...98 lines deleted...]
-    <row r="57" ht="66" customHeight="1">
+          <t xml:space="preserve">Мінімальне замовлення мʼякої іграшки - 10 шт кожного виду. Загальний обсяг замовлення має бути хоча б 100 одиниць</t>
+        </is>
+      </c>
+    </row>
+    <row r="56"/>
+    <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAT-01-0032</t>
-[...97 lines deleted...]
-    </row>
+          <t xml:space="preserve">Мінімальне замовлення брелоків складає приблизно 10 шт кожного виду (від 8 до 12 в залежності від виду міксу). Загальна кількість замовлення має бути хоча б 50 шт.</t>
+        </is>
+      </c>
+    </row>
+    <row r="58"/>
     <row r="59">
-      <c r="A59" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Примітки:</t>
+      <c r="A59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Мінімальне замовлення іграшки у капсулі складає 50 шт кожного виду. Загальна кількість замовлення має бути хоча б 100 шт.</t>
         </is>
       </c>
     </row>
     <row r="60"/>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Мінімальне замовлення</t>
+          <t xml:space="preserve">Ціни</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Мінімальне замовлення мʼякої іграшки - 10 шт кожного виду. Загальний обсяг замовлення має бути хоча б 100 одиниць</t>
-[...3 lines deleted...]
-    <row r="63"/>
+          <t xml:space="preserve">Ціни у грн дійсні тільки на дату завантаження</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ціни при розрахунках беруться у доларах США та помножуються на поточний ринковий курс</t>
+        </is>
+      </c>
+    </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Мінімальне замовлення брелоків складає приблизно 10 шт кожного виду (від 8 до 12 в залежності від виду міксу). Загальна кількість замовлення має бути хоча б 50 шт.</t>
-[...11 lines deleted...]
-    <row r="67"/>
+          <t xml:space="preserve">Курс на 27.10.2026: 1 USD = 46.55 грн</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ціни великого опту дійсні при замовленні на суму 5000 в екв. дол. США</t>
+        </is>
+      </c>
+    </row>
+    <row r="66"/>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Доставка</t>
+        </is>
+      </c>
+    </row>
     <row r="68">
-      <c r="A68" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Ціни</t>
+      <c r="A68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Склад знаходиться у місті Одеса.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ціни у грн дійсні тільки на дату завантаження</t>
-[...9 lines deleted...]
-    </row>
+          <t xml:space="preserve">Відправляємо замовлення у будь-яку точку України Новою Поштою, Укрпоштою або іншими, більш економічними попутними перевізниками.</t>
+        </is>
+      </c>
+    </row>
+    <row r="70"/>
     <row r="71">
-      <c r="A71" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Курс на 11.09.2026: 1 USD = 44.93 грн</t>
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Розрахунки</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ціни великого опту дійсні при замовленні на суму 5000 в екв. дол. США</t>
-[...35 lines deleted...]
-        <is>
           <t xml:space="preserve">Можлива готівкова та безготівкова оплата на ФОП.</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" t="inlineStr">
+    <row r="73">
+      <c r="A73" t="inlineStr">
         <is>
           <t xml:space="preserve">Працюємо з ФОП та ТОВ</t>
         </is>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Аркуші</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>